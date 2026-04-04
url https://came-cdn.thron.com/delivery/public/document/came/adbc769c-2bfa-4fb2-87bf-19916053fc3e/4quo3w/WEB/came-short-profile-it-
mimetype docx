--- v0 (2025-11-03)
+++ v1 (2026-04-04)
@@ -71,230 +71,248 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EBB182" w14:textId="77777777" w:rsidR="005762FA" w:rsidRPr="005762FA" w:rsidRDefault="005762FA" w:rsidP="005762FA">
       <w:pPr>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">CAME è un brand di riferimento globale per soluzioni e prodotti tecnologici di alta qualità per automazioni, smart home, controllo e sicurezza degli accessi, e sistemi di parcheggio in grado di migliorare la vita delle persone che ne usufruiscono, e il lavoro dei professionisti. </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">CAME è un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>brand</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Con una storia di oltre 50 anni alle spalle, e un’esperienza ancor più lunga grazie alle aziende che oggi ne fanno parte, il Gruppo fondato da Paolo Menuzzo, oggi Presidente della holding, ha il suo Headquarter a Dosson di Casier, in provincia di Treviso, e possiede 10 stabilimenti produttivi in Italia, Francia, Spagna, Inghilterra, Turchia e Brasile. Andrea Menuzzo, figlio del Fondatore, è Chairman e CEO di CAME S.p.A. La società conta oltre </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0044045D">
+        <w:t xml:space="preserve"> di riferimento globale per soluzioni e prodotti tecnologici di alta qualità per automazioni, smart home, controllo e sicurezza degli accessi, e sistemi di parcheggio in grado di migliorare la vita delle persone che ne usufruiscono, e il lavoro dei professionisti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22722764" w14:textId="60B3A9EA" w:rsidR="00373671" w:rsidRPr="00373671" w:rsidRDefault="005762FA" w:rsidP="00373671">
+      <w:pPr>
+        <w:ind w:right="-7"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA0E6C">
+      </w:pPr>
+      <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005762FA">
+        <w:t xml:space="preserve">Con una storia di oltre 50 anni alle spalle, e un’esperienza ancor più lunga grazie alle aziende che oggi ne fanno parte, il Gruppo fondato da Paolo Menuzzo, oggi Presidente della holding, ha il suo Headquarter a Dosson di Casier, in provincia di Treviso, e possiede 10 stabilimenti produttivi in Italia, Francia, Spagna, Inghilterra, Turchia e Brasile. Andrea Menuzzo, figlio del Fondatore, è Chairman e CEO di CAME S.p.A. La società conta oltre </w:t>
+      </w:r>
+      <w:r w:rsidR="0044045D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>00 dipendenti, presidia il mercato con</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF40B8">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> più di 25</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> filiali</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>00 dipendenti, presidia il mercato con</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF40B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e 40 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F1CD3">
+        <w:t xml:space="preserve"> più di 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>magazzini</w:t>
+        <w:t xml:space="preserve"> filiali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nel mondo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005762FA">
+        <w:t xml:space="preserve"> e 40 </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1CD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e grazie a partner e distributori commerciali opera in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF40B8">
+        <w:t>magazzini</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">oltre </w:t>
+        <w:t xml:space="preserve"> nel mondo</w:t>
       </w:r>
       <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00531EE1">
+        <w:t xml:space="preserve"> e grazie a partner e distributori commerciali opera in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF40B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t xml:space="preserve">oltre </w:t>
       </w:r>
       <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Paesi </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00531EE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>con una visione integrata e globale</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00373671" w:rsidRPr="00373671">
+        <w:t xml:space="preserve"> Paesi </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nel 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D86CAE">
+        <w:t>con una visione integrata e globale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005762FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00373671" w:rsidRPr="00373671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ha registrato un fatturato di </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0044045D">
+        <w:t>Nel 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62F48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D86CAE">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00373671" w:rsidRPr="00373671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>41</w:t>
+        <w:t xml:space="preserve"> ha registrato un fatturato di </w:t>
+      </w:r>
+      <w:r w:rsidR="0044045D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>62</w:t>
       </w:r>
       <w:r w:rsidR="00373671" w:rsidRPr="00373671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> milioni di Euro. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105DF362" w14:textId="40E18233" w:rsidR="00373671" w:rsidRPr="00373671" w:rsidRDefault="00373671" w:rsidP="00373671">
       <w:pPr>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -576,377 +594,404 @@
         <w:tab/>
         <w:t>Media Relations</w:t>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Blum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62544D04" w14:textId="77777777" w:rsidR="00D86CAE" w:rsidRPr="00627B8B" w:rsidRDefault="00D86CAE" w:rsidP="00D86CAE">
+    <w:p w14:paraId="62544D04" w14:textId="49120D09" w:rsidR="00D86CAE" w:rsidRPr="00627B8B" w:rsidRDefault="00D86CAE" w:rsidP="00D86CAE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="191"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Silvia Zaia - Fiorenzo Scroccaro</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00627B8B">
+        <w:t>Fiorenzo Scroccaro</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9084F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C9084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00627B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enrico Albertini - Massimiliano Cortivo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571B8099" w14:textId="17234B75" w:rsidR="00D86CAE" w:rsidRPr="00627B8B" w:rsidRDefault="00D86CAE" w:rsidP="00D86CAE">
+    <w:p w14:paraId="571B8099" w14:textId="1EA6EE36" w:rsidR="00D86CAE" w:rsidRPr="00627B8B" w:rsidRDefault="00D86CAE" w:rsidP="00D86CAE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="191"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (+39) 342 7791220 ; (+39) 347 3566803</w:t>
+        <w:t xml:space="preserve"> (+39) 347 3566803</w:t>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C9084F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (+39) 347 4704995 ; (+39) 333 3653639</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552147DF" w14:textId="77777777" w:rsidR="00D86CAE" w:rsidRPr="00627B8B" w:rsidRDefault="00D86CAE" w:rsidP="00D86CAE">
+    <w:p w14:paraId="552147DF" w14:textId="6FEA77DA" w:rsidR="00D86CAE" w:rsidRPr="00627B8B" w:rsidRDefault="00C9084F" w:rsidP="00D86CAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:right="276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk132367442"/>
-      <w:r w:rsidRPr="00627B8B">
+      <w:r w:rsidRPr="00C9084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C9084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D86CAE" w:rsidRPr="00C9084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D86CAE" w:rsidRPr="00627B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D86CAE" w:rsidRPr="00627B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D86CAE" w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>szaia</w:t>
-[...60 lines deleted...]
-      <w:r w:rsidRPr="00627B8B">
+        <w:t>enrico.albertini@blum.vision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78CF0B21" w14:textId="77777777" w:rsidR="00D86CAE" w:rsidRPr="00627B8B" w:rsidRDefault="00D86CAE" w:rsidP="00D86CAE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="276"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>enrico.albertini@blum.vision</w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00627B8B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
           </w:rPr>
           <w:t>fscroccaro@came.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00627B8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00627B8B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
           </w:rPr>
           <w:t>massimiliano.cortivo@blum.vision</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5BAE18DA" w14:textId="77777777" w:rsidR="005762FA" w:rsidRPr="005762FA" w:rsidRDefault="005762FA" w:rsidP="005762FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B807783" w14:textId="77777777" w:rsidR="0075570D" w:rsidRPr="005762FA" w:rsidRDefault="0075570D" w:rsidP="005B7829">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0075570D" w:rsidRPr="005762FA" w:rsidSect="007E72FE">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2694" w:right="1134" w:bottom="1985" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="23A70421" w14:textId="77777777" w:rsidR="00863DB1" w:rsidRDefault="00863DB1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5A93F3F0" w14:textId="77777777" w:rsidR="00863DB1" w:rsidRDefault="00863DB1">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -975,62 +1020,63 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:panose1 w:val="02000503000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -1583,168 +1629,168 @@
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2867025" cy="1404620"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="05879122" w14:textId="1B0AEF65" w:rsidR="00785D82" w:rsidRPr="00384538" w:rsidRDefault="00D67F54">
+                        <w:p w14:paraId="05879122" w14:textId="4CE577F4" w:rsidR="00785D82" w:rsidRPr="00384538" w:rsidRDefault="00D67F54">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t>BOILERPLATE</w:t>
                           </w:r>
                           <w:r w:rsidR="00FE34DE">
                             <w:rPr>
                               <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 202</w:t>
                           </w:r>
-                          <w:r w:rsidR="006560AA">
+                          <w:r w:rsidR="00E5650E">
                             <w:rPr>
                               <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                               <w:lang w:val="en-GB"/>
                             </w:rPr>
-                            <w:t>5</w:t>
+                            <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="072FA035" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:304.45pt;margin-top:15.55pt;width:225.75pt;height:110.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXVdurFgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9Fu2yAUhu8n7R0Q94udKElTK07Vpcs0&#10;qesmdXsAjHGMBhwGJHb29DtgN43Su2m+QOADP+d852d912tFjsJ5Caak00lOiTAcamn2Jf35Y/dh&#10;RYkPzNRMgRElPQlP7zbv3607W4gZtKBq4QiKGF90tqRtCLbIMs9boZmfgBUGgw04zQIu3T6rHetQ&#10;XatslufLrANXWwdceI9/H4Yg3ST9phE8fGsaLwJRJcXcQhpdGqs4Zps1K/aO2VbyMQ32D1loJg1e&#10;epZ6YIGRg5NvpLTkDjw0YcJBZ9A0kotUA1Yzza+qeW6ZFakWhOPtGZP/f7L86fhsvzsS+o/QYwNT&#10;Ed4+Av/liYFty8xe3DsHXStYjRdPI7Kss74Yj0bUvvBRpOq+Qo1NZocASahvnI5UsE6C6tiA0xm6&#10;6APh+HO2Wt7kswUlHGPTeT5fzlJbMla8HLfOh88CNImTkjrsapJnx0cfYjqseNkSb/OgZL2TSqVF&#10;dJLYKkeODD0Q+qGAq13KkK6ktwvM462C21fn83n6EoMrCS0DOllJXdLVeRMrIrZPpk4+C0yqYY4Z&#10;KzNyjOgGiKGveiLrEXLEWkF9QrAOBuPiQ8NJC+4PJR2atqT+94E5QYn6YrA5t9P5PLo8LeaLGyRJ&#10;3GWkuowww1EKmVAyTLchvYxEwN5jE3cy4X3NZEwZzZiojw8nuv1ynXa9Pu/NXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANYc1fThAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ&#10;ayeBqAlxqoqqnLg0oHJ1YpNExOtgu63h63FPcFzN08zbah30RE7KutEgh2TJgCjsjByx5/D2ulus&#10;gDgvUIrJoOLwrRys6+urSpTSnHGvTo3vSSxBVwoOg/dzSanrBqWFW5pZYcw+jNXCx9P2VFpxjuV6&#10;oiljOdVixLgwiFk9Dar7bI6aQ2jDu82+XrbNXbEpfp53h61ONOe3N2HzCMSr4P9guOhHdaijU2uO&#10;KB2ZOORsVUSUQ5YkQC4Ay9k9kJZD+pBmQOuK/v+h/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCXVdurFgIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDWHNX04QAAAAsBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" fillcolor="black [3213]">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="05879122" w14:textId="1B0AEF65" w:rsidR="00785D82" w:rsidRPr="00384538" w:rsidRDefault="00D67F54">
+                  <w:p w14:paraId="05879122" w14:textId="4CE577F4" w:rsidR="00785D82" w:rsidRPr="00384538" w:rsidRDefault="00D67F54">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>BOILERPLATE</w:t>
                     </w:r>
                     <w:r w:rsidR="00FE34DE">
                       <w:rPr>
                         <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 202</w:t>
                     </w:r>
-                    <w:r w:rsidR="006560AA">
+                    <w:r w:rsidR="00E5650E">
                       <w:rPr>
                         <w:rFonts w:ascii="HelveticaNeueLT Std Med" w:hAnsi="HelveticaNeueLT Std Med" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
-                      <w:t>5</w:t>
+                      <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BAFF3A" wp14:editId="549EC7FA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
@@ -2364,52 +2410,53 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="276178452">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="989599139">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1197934420">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1794863637">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="9575347">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2512,50 +2559,51 @@
     <w:rsid w:val="002D779D"/>
     <w:rsid w:val="002E4A4F"/>
     <w:rsid w:val="002E7682"/>
     <w:rsid w:val="002F7BC2"/>
     <w:rsid w:val="00300ECD"/>
     <w:rsid w:val="00302EA1"/>
     <w:rsid w:val="00306C66"/>
     <w:rsid w:val="0031115D"/>
     <w:rsid w:val="00316EC8"/>
     <w:rsid w:val="00317420"/>
     <w:rsid w:val="00336303"/>
     <w:rsid w:val="0033755C"/>
     <w:rsid w:val="003514F2"/>
     <w:rsid w:val="00354944"/>
     <w:rsid w:val="0035560B"/>
     <w:rsid w:val="00367EDE"/>
     <w:rsid w:val="00373671"/>
     <w:rsid w:val="0038075B"/>
     <w:rsid w:val="00381C3D"/>
     <w:rsid w:val="00384538"/>
     <w:rsid w:val="00391A39"/>
     <w:rsid w:val="00391EDD"/>
     <w:rsid w:val="003927F9"/>
     <w:rsid w:val="003A5E24"/>
     <w:rsid w:val="003C505C"/>
+    <w:rsid w:val="003D520F"/>
     <w:rsid w:val="003E4A91"/>
     <w:rsid w:val="003E739F"/>
     <w:rsid w:val="00404DAD"/>
     <w:rsid w:val="004059D1"/>
     <w:rsid w:val="00416C87"/>
     <w:rsid w:val="0041763F"/>
     <w:rsid w:val="00421DFF"/>
     <w:rsid w:val="00422CD3"/>
     <w:rsid w:val="00432225"/>
     <w:rsid w:val="00432B1D"/>
     <w:rsid w:val="0044045D"/>
     <w:rsid w:val="00444A59"/>
     <w:rsid w:val="0044560F"/>
     <w:rsid w:val="004457F8"/>
     <w:rsid w:val="00447060"/>
     <w:rsid w:val="0045168E"/>
     <w:rsid w:val="0045186F"/>
     <w:rsid w:val="004522FF"/>
     <w:rsid w:val="004563D9"/>
     <w:rsid w:val="004570F5"/>
     <w:rsid w:val="00457234"/>
     <w:rsid w:val="00461771"/>
     <w:rsid w:val="004618D2"/>
     <w:rsid w:val="00474E44"/>
     <w:rsid w:val="00482913"/>
@@ -2765,100 +2813,102 @@
     <w:rsid w:val="00A65D15"/>
     <w:rsid w:val="00A67F9D"/>
     <w:rsid w:val="00A73188"/>
     <w:rsid w:val="00A75DC7"/>
     <w:rsid w:val="00A80452"/>
     <w:rsid w:val="00A82F67"/>
     <w:rsid w:val="00A93612"/>
     <w:rsid w:val="00A93D22"/>
     <w:rsid w:val="00A94492"/>
     <w:rsid w:val="00A95D35"/>
     <w:rsid w:val="00AA600C"/>
     <w:rsid w:val="00AA7254"/>
     <w:rsid w:val="00AB4569"/>
     <w:rsid w:val="00AC113F"/>
     <w:rsid w:val="00AD291F"/>
     <w:rsid w:val="00AE1491"/>
     <w:rsid w:val="00AE38DC"/>
     <w:rsid w:val="00AF13AD"/>
     <w:rsid w:val="00AF429B"/>
     <w:rsid w:val="00B011DA"/>
     <w:rsid w:val="00B01396"/>
     <w:rsid w:val="00B0267D"/>
     <w:rsid w:val="00B037C1"/>
     <w:rsid w:val="00B1279B"/>
     <w:rsid w:val="00B12CA0"/>
+    <w:rsid w:val="00B20C0C"/>
     <w:rsid w:val="00B216D8"/>
     <w:rsid w:val="00B25D6D"/>
     <w:rsid w:val="00B416E4"/>
     <w:rsid w:val="00B47F8F"/>
     <w:rsid w:val="00B577C0"/>
     <w:rsid w:val="00B62DEE"/>
     <w:rsid w:val="00B67306"/>
     <w:rsid w:val="00B67F6D"/>
     <w:rsid w:val="00B71499"/>
     <w:rsid w:val="00B72952"/>
     <w:rsid w:val="00B72B7F"/>
     <w:rsid w:val="00B74D88"/>
     <w:rsid w:val="00B77A7A"/>
     <w:rsid w:val="00B91054"/>
     <w:rsid w:val="00B94D0C"/>
     <w:rsid w:val="00B96E4F"/>
     <w:rsid w:val="00B96FDB"/>
     <w:rsid w:val="00BA06A6"/>
     <w:rsid w:val="00BA0E6C"/>
     <w:rsid w:val="00BA404B"/>
     <w:rsid w:val="00BC1050"/>
     <w:rsid w:val="00BD3EB2"/>
     <w:rsid w:val="00BD4119"/>
     <w:rsid w:val="00BD4802"/>
     <w:rsid w:val="00BD5127"/>
     <w:rsid w:val="00BD57E9"/>
     <w:rsid w:val="00BE30D1"/>
     <w:rsid w:val="00BE43A3"/>
     <w:rsid w:val="00BE60D4"/>
     <w:rsid w:val="00BE761F"/>
     <w:rsid w:val="00BF30BD"/>
     <w:rsid w:val="00C00DDC"/>
     <w:rsid w:val="00C07A80"/>
     <w:rsid w:val="00C119D1"/>
     <w:rsid w:val="00C15F29"/>
     <w:rsid w:val="00C160AB"/>
     <w:rsid w:val="00C1762D"/>
     <w:rsid w:val="00C239EF"/>
     <w:rsid w:val="00C30907"/>
     <w:rsid w:val="00C34CDB"/>
     <w:rsid w:val="00C36AA2"/>
     <w:rsid w:val="00C41399"/>
     <w:rsid w:val="00C44FA6"/>
     <w:rsid w:val="00C50216"/>
     <w:rsid w:val="00C51B55"/>
     <w:rsid w:val="00C547CB"/>
     <w:rsid w:val="00C63306"/>
     <w:rsid w:val="00C63D22"/>
     <w:rsid w:val="00C77B97"/>
     <w:rsid w:val="00C84A63"/>
+    <w:rsid w:val="00C9084F"/>
     <w:rsid w:val="00C96325"/>
     <w:rsid w:val="00C9640B"/>
     <w:rsid w:val="00CA309E"/>
     <w:rsid w:val="00CB53C4"/>
     <w:rsid w:val="00CB747C"/>
     <w:rsid w:val="00CC157E"/>
     <w:rsid w:val="00CD2936"/>
     <w:rsid w:val="00CD7B1D"/>
     <w:rsid w:val="00CE6DC5"/>
     <w:rsid w:val="00CE7CD4"/>
     <w:rsid w:val="00D04237"/>
     <w:rsid w:val="00D043FC"/>
     <w:rsid w:val="00D04D32"/>
     <w:rsid w:val="00D06944"/>
     <w:rsid w:val="00D1264A"/>
     <w:rsid w:val="00D220A0"/>
     <w:rsid w:val="00D24B6F"/>
     <w:rsid w:val="00D25F48"/>
     <w:rsid w:val="00D323EA"/>
     <w:rsid w:val="00D33BC2"/>
     <w:rsid w:val="00D459C4"/>
     <w:rsid w:val="00D54CEA"/>
     <w:rsid w:val="00D63744"/>
     <w:rsid w:val="00D6623E"/>
     <w:rsid w:val="00D6708B"/>
@@ -2879,75 +2929,78 @@
     <w:rsid w:val="00DB4DCE"/>
     <w:rsid w:val="00DC3E4B"/>
     <w:rsid w:val="00DC633F"/>
     <w:rsid w:val="00DD2FC8"/>
     <w:rsid w:val="00DD5089"/>
     <w:rsid w:val="00DD55A0"/>
     <w:rsid w:val="00DD6A9C"/>
     <w:rsid w:val="00DE3CC7"/>
     <w:rsid w:val="00DF18C9"/>
     <w:rsid w:val="00DF3C17"/>
     <w:rsid w:val="00DF3F75"/>
     <w:rsid w:val="00DF40B8"/>
     <w:rsid w:val="00DF51CB"/>
     <w:rsid w:val="00DF6BE2"/>
     <w:rsid w:val="00E107D4"/>
     <w:rsid w:val="00E10929"/>
     <w:rsid w:val="00E11E1B"/>
     <w:rsid w:val="00E31656"/>
     <w:rsid w:val="00E41F90"/>
     <w:rsid w:val="00E41FF8"/>
     <w:rsid w:val="00E43815"/>
     <w:rsid w:val="00E523CC"/>
     <w:rsid w:val="00E5273C"/>
     <w:rsid w:val="00E5537C"/>
     <w:rsid w:val="00E55D09"/>
+    <w:rsid w:val="00E5650E"/>
+    <w:rsid w:val="00E62F48"/>
     <w:rsid w:val="00E64AE5"/>
     <w:rsid w:val="00E725FB"/>
     <w:rsid w:val="00E73296"/>
     <w:rsid w:val="00E7347C"/>
     <w:rsid w:val="00E76601"/>
     <w:rsid w:val="00E94275"/>
     <w:rsid w:val="00E962F8"/>
     <w:rsid w:val="00EA2D23"/>
     <w:rsid w:val="00EB3059"/>
     <w:rsid w:val="00EB71FB"/>
     <w:rsid w:val="00EC7A08"/>
     <w:rsid w:val="00EC7D56"/>
     <w:rsid w:val="00ED725C"/>
     <w:rsid w:val="00EE4B23"/>
     <w:rsid w:val="00EF418D"/>
     <w:rsid w:val="00EF45FA"/>
     <w:rsid w:val="00EF4987"/>
     <w:rsid w:val="00F15804"/>
     <w:rsid w:val="00F17BA1"/>
     <w:rsid w:val="00F2007C"/>
     <w:rsid w:val="00F237E6"/>
     <w:rsid w:val="00F30163"/>
     <w:rsid w:val="00F33FFD"/>
     <w:rsid w:val="00F36B46"/>
     <w:rsid w:val="00F4482D"/>
+    <w:rsid w:val="00F45D43"/>
     <w:rsid w:val="00F60397"/>
     <w:rsid w:val="00F633EE"/>
     <w:rsid w:val="00F666A4"/>
     <w:rsid w:val="00F71DB8"/>
     <w:rsid w:val="00F7570A"/>
     <w:rsid w:val="00F96256"/>
     <w:rsid w:val="00F96A66"/>
     <w:rsid w:val="00FA09FA"/>
     <w:rsid w:val="00FA5B4F"/>
     <w:rsid w:val="00FB2403"/>
     <w:rsid w:val="00FD2EAD"/>
     <w:rsid w:val="00FD6F66"/>
     <w:rsid w:val="00FD7089"/>
     <w:rsid w:val="00FE272D"/>
     <w:rsid w:val="00FE34DE"/>
     <w:rsid w:val="00FF0099"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -4256,51 +4309,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1986005829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.came.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:@came.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whatsapp.com/channel/0029Vamuq5D6hENl1j64t63J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/cameglobal/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:massimiliano.cortivo@blum.vision" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/cameitalia/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/came/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fscroccaro@came.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.came.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fscroccaro@came.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whatsapp.com/channel/0029Vamuq5D6hENl1j64t63J" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/cameglobal/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/cameitalia/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/came/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:massimiliano.cortivo@blum.vision" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4605,85 +4658,85 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBC36A45-A8F6-496F-9501-CFF9C8B2CDE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>267</Words>
-  <Characters>1525</Characters>
+  <Words>205</Words>
+  <Characters>1512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>*** ********** * ******** **</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1789</CharactersWithSpaces>
+  <CharactersWithSpaces>1714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>393231</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2052</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Logotipo</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6750238</vt:i4>
       </vt:variant>
       <vt:variant>